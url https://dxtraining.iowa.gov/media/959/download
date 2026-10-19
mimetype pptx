--- v0 (2025-10-14)
+++ v1 (2026-10-19)
@@ -2225,52 +2225,52 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 39"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="40" name="Google Shape;40;p:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381300" y="685800"/>
-            <a:ext cx="6096075" cy="3429000"/>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
@@ -4097,51 +4097,51 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 303"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="304" name="Google Shape;304;g2f8eb09e152_0_0:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381300" y="685800"/>
+            <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
@@ -4409,51 +4409,51 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 52"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="53" name="Google Shape;53;g27183b3be0e_0_0:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381300" y="685800"/>
+            <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
@@ -4617,51 +4617,51 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 70"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="71" name="Google Shape;71;g321ca9d4507_0_13:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381300" y="685800"/>
+            <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
@@ -4825,51 +4825,51 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 83"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="84" name="Google Shape;84;g27183b3be0e_0_16:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381300" y="685800"/>
+            <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
@@ -4929,51 +4929,51 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 90"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="91" name="Google Shape;91;g26ece84ecbc_0_54:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381300" y="685800"/>
+            <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
@@ -9144,55 +9144,55 @@
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dxtraining.iowa.gov/build-website/how-do-i-basic-pages" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dxtraining.iowa.gov/how-do-i-work-google-analytics-reports" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chromewebstore.google.com/detail/google-analytics-opt-out/fllaojicojecljbmefodhfapmkghcbnh?hl=en" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dxtraining.iowa.gov/digital-services/google-products/google-analytics" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chromewebstore.google.com/detail/google-analytics-opt-out/fllaojicojecljbmefodhfapmkghcbnh?hl=en" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dxtraining.iowa.gov/report-issue" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.iowa.gov/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.iowa.gov/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.iowa.gov/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dxtraining.iowa.gov/content-types" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dxtraining.iowa.gov/agency-managers/about-different-levels-authors" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 37"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -9211,158 +9211,158 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1600">
+              <a:rPr lang="en" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="03617A"/>
                 </a:solidFill>
                 <a:latin typeface="Work Sans Black"/>
                 <a:ea typeface="Work Sans Black"/>
                 <a:cs typeface="Work Sans Black"/>
                 <a:sym typeface="Work Sans Black"/>
               </a:rPr>
               <a:t>Sharean Morishita</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr sz="1200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Work Sans Black"/>
               <a:ea typeface="Work Sans Black"/>
               <a:cs typeface="Work Sans Black"/>
               <a:sym typeface="Work Sans Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1600">
+              <a:rPr lang="en" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="03617A"/>
                 </a:solidFill>
                 <a:latin typeface="Work Sans"/>
                 <a:ea typeface="Work Sans"/>
                 <a:cs typeface="Work Sans"/>
                 <a:sym typeface="Work Sans"/>
               </a:rPr>
               <a:t>Web Content Architect </a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr sz="1200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Work Sans"/>
               <a:ea typeface="Work Sans"/>
               <a:cs typeface="Work Sans"/>
               <a:sym typeface="Work Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1600">
+              <a:rPr lang="en" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="03617A"/>
                 </a:solidFill>
                 <a:latin typeface="Work Sans"/>
                 <a:ea typeface="Work Sans"/>
                 <a:cs typeface="Work Sans"/>
                 <a:sym typeface="Work Sans"/>
               </a:rPr>
               <a:t>Division of Information Technology</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr sz="1200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Work Sans"/>
               <a:ea typeface="Work Sans"/>
               <a:cs typeface="Work Sans"/>
               <a:sym typeface="Work Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1600">
+              <a:rPr lang="en" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="03617A"/>
                 </a:solidFill>
                 <a:latin typeface="Work Sans"/>
                 <a:ea typeface="Work Sans"/>
                 <a:cs typeface="Work Sans"/>
                 <a:sym typeface="Work Sans"/>
               </a:rPr>
               <a:t>Updated 07/11/25</a:t>
             </a:r>
-            <a:endParaRPr sz="3400">
+            <a:endParaRPr sz="3400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="03617A"/>
               </a:solidFill>
               <a:latin typeface="Work Sans Black"/>
               <a:ea typeface="Work Sans Black"/>
               <a:cs typeface="Work Sans Black"/>
               <a:sym typeface="Work Sans Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 99"/>
@@ -9438,51 +9438,67 @@
           <a:xfrm>
             <a:off x="424400" y="916075"/>
             <a:ext cx="8286300" cy="4056000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" dirty="0"/>
-              <a:t>Authors will typically have the role of a "Writer" or "Editor" to be able to submit content to their agency website. </a:t>
+              <a:t>Authors will typically have the role of a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" b="1" dirty="0"/>
+              <a:t>Writer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" dirty="0"/>
+              <a:t> or </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" b="1" dirty="0"/>
+              <a:t>Editor</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" dirty="0"/>
+              <a:t> to be able to submit content to their agency website. </a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" dirty="0"/>
               <a:t>Only authors with the role </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" b="1" dirty="0"/>
               <a:t>Publisher</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" dirty="0"/>
               <a:t> and </a:t>
             </a:r>
@@ -10076,51 +10092,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" dirty="0"/>
               <a:t>All content that is created on the site can be found by it’s title or item name and can be edited from the library section. To get to the library, select the content button and you will see the content, microcontent, and media library tabs.</a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="114" name="Google Shape;114;p21"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="15839"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1115350" y="2952175"/>
+            <a:off x="1136132" y="3093325"/>
             <a:ext cx="6366724" cy="2036100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 118"/>
@@ -10285,63 +10301,63 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="311708" y="744575"/>
             <a:ext cx="8520600" cy="2052900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en"/>
+              <a:rPr lang="en" dirty="0"/>
               <a:t>How to Create a </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" u="sng">
+              <a:rPr lang="en" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>Page</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="127" name="Google Shape;127;p23"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311700" y="2834125"/>
             <a:ext cx="8520600" cy="792600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
@@ -10481,101 +10497,117 @@
           <a:xfrm>
             <a:off x="453500" y="718575"/>
             <a:ext cx="8286300" cy="1705200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" dirty="0"/>
-              <a:t>Basic Pages are the main content type you will be using for your agency website. One way to create a Basic Page is to make sure you are logged into your OKTA account and then you will see the red bar at the top. From there you will click the “Content” tab and then the “Add content” button.</a:t>
+              <a:t>Basic Pages are the main content type you will be using for your agency website. One way to create a Basic Page is to make sure you are logged into your OKTA account and then you will see the red bar at the top. From there you will click the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" b="1" dirty="0"/>
+              <a:t>Content</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" dirty="0"/>
+              <a:t> tab and then the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" b="1" dirty="0"/>
+              <a:t>Add content</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" dirty="0"/>
+              <a:t> button.</a:t>
             </a:r>
             <a:endParaRPr b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="134" name="Google Shape;134;p24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="547550" y="3154870"/>
+            <a:off x="665314" y="3314197"/>
             <a:ext cx="4412774" cy="1495979"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="135" name="Google Shape;135;p24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5334806" y="2814625"/>
+            <a:off x="5487206" y="2814625"/>
             <a:ext cx="2084447" cy="2176475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 139"/>
@@ -10964,51 +10996,59 @@
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" dirty="0"/>
               <a:t>Pages that are in the Draft state will not be seen by the public nor will it be index on Google until it is set to published.</a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" dirty="0"/>
-              <a:t>To hide a page from the public and Google you can also use “Archived.”</a:t>
+              <a:t>To hide a page from the public and Google you can also use </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" b="1" dirty="0"/>
+              <a:t>Archived</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" dirty="0"/>
+              <a:t>.</a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="156" name="Google Shape;156;p27"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="211350" y="193450"/>
             <a:ext cx="8228100" cy="558000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -11129,51 +11169,62 @@
           <a:xfrm>
             <a:off x="131525" y="876475"/>
             <a:ext cx="5084700" cy="4159652"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" dirty="0"/>
-              <a:t>You can schedule your page to automatically be published and go live for the public to see or automatically archive it so it’s no longer available for the public to see. This is done with the “Schedule a status change link.”</a:t>
+              <a:t>You can schedule your page to automatically be published and go live for the public to see or automatically archive it so it’s no longer available for the public to see. This is done with the </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en" b="1" dirty="0"/>
+              <a:t>Schedule a status change</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" dirty="0"/>
+              <a:t> link.</a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" dirty="0"/>
               <a:t>Here you can pick the new status and the time and date it should change. </a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="164" name="Google Shape;164;p28"/>
           <p:cNvSpPr txBox="1">
@@ -11289,51 +11340,51 @@
             </a:pPr>
             <a:endParaRPr>
               <a:latin typeface="Work Sans"/>
               <a:ea typeface="Work Sans"/>
               <a:cs typeface="Work Sans"/>
               <a:sym typeface="Work Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="167" name="Google Shape;167;p28"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect l="5096"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4964333" y="2683625"/>
+            <a:off x="5060775" y="2956301"/>
             <a:ext cx="4179667" cy="1738850"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 42"/>
@@ -11361,96 +11412,103 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="311708" y="744575"/>
             <a:ext cx="8520600" cy="2052900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en"/>
-              <a:t>Intro to DX for Content Managers</a:t>
+              <a:rPr lang="en" dirty="0"/>
+              <a:t>Intro to DX for</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:br>
+              <a:rPr lang="en" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en" dirty="0"/>
+              <a:t>Content Managers</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="44" name="Google Shape;44;p11"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311700" y="2834125"/>
             <a:ext cx="8520600" cy="792600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en"/>
-              <a:t>How to Access &amp; Navigate the DX Platform</a:t>
+              <a:rPr lang="en" dirty="0"/>
+              <a:t>How to Access and Navigate the DX Platform</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 171"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -11884,104 +11942,104 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="395225" y="921675"/>
             <a:ext cx="3949800" cy="3642000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en"/>
+              <a:rPr lang="en" dirty="0"/>
               <a:t>Summary Field is a teaser - 160 characters maximum</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en"/>
+              <a:rPr lang="en" dirty="0"/>
               <a:t>This is the meta description used for search engine optimization.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-368300" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2200"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en"/>
+              <a:rPr lang="en" dirty="0"/>
               <a:t>Appears on Google Search</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-368300" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2200"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en"/>
+              <a:rPr lang="en" dirty="0"/>
               <a:t>Displays in lists</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="189" name="Google Shape;189;p31"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4572000" y="947675"/>
             <a:ext cx="4354799" cy="3420271"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -12102,125 +12160,125 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" dirty="0"/>
               <a:t>Basic Pages Setup</a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="196" name="Google Shape;196;p32"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="453500" y="718575"/>
-            <a:ext cx="8395200" cy="1705200"/>
+            <a:off x="453500" y="642375"/>
+            <a:ext cx="8395200" cy="1652000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" dirty="0"/>
+              <a:rPr lang="en" sz="2000" dirty="0"/>
               <a:t>The title of the Basic Page and summary field are very important for search engines and for locating content on your site. The summary is the metadata so this won’t appear on the Basic Page itself but is just sitting in the back end for search engines.</a:t>
             </a:r>
-            <a:endParaRPr b="1" dirty="0"/>
+            <a:endParaRPr sz="2000" b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="197" name="Google Shape;197;p32"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="542500" y="2849126"/>
+            <a:off x="535573" y="2261587"/>
             <a:ext cx="3124475" cy="2359950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="198" name="Google Shape;198;p32"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3666975" y="2849126"/>
+            <a:off x="4338920" y="2294375"/>
             <a:ext cx="3913348" cy="2294374"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 202"/>
@@ -13649,244 +13707,267 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="395225" y="921675"/>
             <a:ext cx="3949800" cy="3642000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en"/>
+              <a:rPr lang="en" dirty="0"/>
               <a:t>There are </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" b="1"/>
+              <a:rPr lang="en" b="1" dirty="0"/>
               <a:t>two ways</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en"/>
+              <a:rPr lang="en" dirty="0"/>
               <a:t> to get access to your DX website:</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-368300" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2200"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en"/>
+              <a:rPr lang="en" dirty="0"/>
               <a:t>Login using OTKA at </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" u="sng">
+              <a:rPr lang="en" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>login.iowa.gov</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" b="1"/>
+              <a:rPr lang="en" b="1" dirty="0"/>
               <a:t>Or</a:t>
             </a:r>
-            <a:endParaRPr b="1"/>
+            <a:endParaRPr b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-368300" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2200"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en"/>
-              <a:t>Add “/user” at the end of your website url</a:t>
+              <a:rPr lang="en" dirty="0"/>
+              <a:t>Add </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:r>
+              <a:rPr lang="en" b="1" dirty="0"/>
+              <a:t>/user</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" dirty="0"/>
+              <a:t> at the end of your website url</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" b="1"/>
+              <a:rPr lang="en" b="1" dirty="0"/>
               <a:t>EX: </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en"/>
+              <a:rPr lang="en" dirty="0"/>
               <a:t>dps.iowa.gov/</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" b="1"/>
+              <a:rPr lang="en" b="1" dirty="0"/>
               <a:t>user</a:t>
             </a:r>
-            <a:endParaRPr b="1"/>
+            <a:endParaRPr b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 254"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="255" name="Google Shape;255;p39"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457950" y="857413"/>
-            <a:ext cx="4355100" cy="2537100"/>
+            <a:off x="457950" y="751450"/>
+            <a:ext cx="4355100" cy="4234132"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" dirty="0"/>
-              <a:t>Here is the title of an internal page called “Create a Link.” </a:t>
+              <a:rPr lang="en" sz="2000" dirty="0"/>
+              <a:t>Here is the title of an internal page called </a:t>
             </a:r>
-            <a:endParaRPr dirty="0"/>
+            <a:r>
+              <a:rPr lang="en" sz="2000" b="1" dirty="0"/>
+              <a:t>Create a Link</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="2000" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:endParaRPr sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" dirty="0"/>
-              <a:t>In order to link to this page, select the title of the page, which is “Create a Link” and add it into the Link URL field and then select it from the drop down. </a:t>
+              <a:rPr lang="en" sz="2000" dirty="0"/>
+              <a:t>In order to link to this page, select the title of the page, which is </a:t>
             </a:r>
-            <a:endParaRPr dirty="0"/>
+            <a:r>
+              <a:rPr lang="en" sz="2000" b="1" dirty="0"/>
+              <a:t>Create a Link</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="2000" dirty="0"/>
+              <a:t> and add it into the Link URL field and then select it from the drop down. </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1400" dirty="0"/>
-              <a:t>(If some of the results are highlighted in Pink that means the page status is in draft. White means it is published.)</a:t>
+              <a:rPr lang="en" sz="2000" dirty="0"/>
+              <a:t>If some of the results are highlighted in Pink that means the page status is in draft. White means it is published.</a:t>
             </a:r>
-            <a:endParaRPr sz="1400" dirty="0"/>
+            <a:endParaRPr sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="256" name="Google Shape;256;p39"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457950" y="193450"/>
             <a:ext cx="8228100" cy="558000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
@@ -13903,51 +13984,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en"/>
               <a:t>Example of Correct Internal Linking</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="257" name="Google Shape;257;p39"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect r="26204"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5115150" y="3164044"/>
+            <a:off x="4964697" y="3073192"/>
             <a:ext cx="3876450" cy="1979458"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="258" name="Google Shape;258;p39"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5779688" y="3852925"/>
             <a:ext cx="927600" cy="258300"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst>
               <a:gd name="adj1" fmla="val 50000"/>
@@ -13985,51 +14066,51 @@
             <a:endParaRPr>
               <a:latin typeface="Work Sans"/>
               <a:ea typeface="Work Sans"/>
               <a:cs typeface="Work Sans"/>
               <a:sym typeface="Work Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="259" name="Google Shape;259;p39"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4883850" y="1065100"/>
+            <a:off x="4813050" y="851460"/>
             <a:ext cx="4178548" cy="2121722"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="260" name="Google Shape;260;p39"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="6714075" y="1478500"/>
             <a:ext cx="678600" cy="258300"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst>
               <a:gd name="adj1" fmla="val 50000"/>
@@ -14215,51 +14296,59 @@
           <a:xfrm>
             <a:off x="457950" y="825975"/>
             <a:ext cx="7993200" cy="1286843"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" dirty="0"/>
-              <a:t>For linking to and external website or pages on other department’s websites, you can safely paste the URL of that page or site within the “Link URL” field.</a:t>
+              <a:t>For linking to and external website or pages on other department’s websites, you can safely paste the URL of that page or site within the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" b="1" dirty="0"/>
+              <a:t>Link URL</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" dirty="0"/>
+              <a:t> field.</a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="268" name="Google Shape;268;p40"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
@@ -14290,51 +14379,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" dirty="0"/>
               <a:t>How to Link to an External Site</a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="269" name="Google Shape;269;p40"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect l="5005" r="25089" b="16583"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1024175" y="2041125"/>
+            <a:off x="1079593" y="2204237"/>
             <a:ext cx="6392175" cy="2827125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="270" name="Google Shape;270;p40"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2029085" y="3168700"/>
             <a:ext cx="1634700" cy="449100"/>
           </a:xfrm>
           <a:prstGeom prst="rightArrow">
             <a:avLst>
               <a:gd name="adj1" fmla="val 50000"/>
@@ -15019,51 +15108,59 @@
           <a:xfrm>
             <a:off x="453400" y="929099"/>
             <a:ext cx="8228100" cy="1724045"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" dirty="0"/>
-              <a:t>A quick trick to add an external URL to your menu navigation is using the “Add Link” button found within the Structure tab and within the Menu and Main Navigation dropdown field. </a:t>
+              <a:t>A quick trick to add an external URL to your menu navigation is using the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" b="1" dirty="0"/>
+              <a:t>Add Link</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" dirty="0"/>
+              <a:t> button found within the Structure tab and within the Menu and Main Navigation dropdown field. </a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="300" name="Google Shape;300;p44"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457950" y="193450"/>
             <a:ext cx="8228100" cy="558000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -15209,54 +15306,54 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="281175" y="704475"/>
             <a:ext cx="3753000" cy="3784500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en"/>
-              <a:t>Within the same Main Navigation setting you can also manually move the menu navigation around with the cross arrows for both the top navigation as well as the menu sidebar navigation (the sidebar menu only appears on Basic Pages Content Types)</a:t>
+              <a:rPr lang="en" sz="2000" dirty="0"/>
+              <a:t>Within the same Main Navigation setting you can also manually move the menu navigation around with the cross arrows for both the top navigation as well as the menu sidebar navigation. The sidebar menu only appears on Basic Pages content types.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="308" name="Google Shape;308;p45"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="281175" y="146475"/>
             <a:ext cx="8228100" cy="558000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
@@ -15755,54 +15852,62 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="453500" y="2069525"/>
             <a:ext cx="8523300" cy="1335600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en"/>
-              <a:t>If you see the red banner bar but don’t see the content toolbar you can select the 3 horizontal lines next to the word “Manage” and that will make the toolbar appear.</a:t>
+              <a:rPr lang="en" dirty="0"/>
+              <a:t>If you see the red banner bar but don’t see the content toolbar you can select the 3 horizontal lines next to the word </a:t>
             </a:r>
-            <a:endParaRPr b="1"/>
+            <a:r>
+              <a:rPr lang="en" b="1" dirty="0"/>
+              <a:t>Manage</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" dirty="0"/>
+              <a:t> and that will make the toolbar appear.</a:t>
+            </a:r>
+            <a:endParaRPr b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="58" name="Google Shape;58;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect r="16149"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1940075" y="819763"/>
             <a:ext cx="4896776" cy="1275000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -16026,54 +16131,54 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="453500" y="2844200"/>
             <a:ext cx="8523300" cy="1335600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en"/>
-              <a:t>When you are logged into your site you can quickly navigate back to the front page of your site by selecting the little blue teardrop icon in the upper left corner.</a:t>
+              <a:rPr lang="en" dirty="0"/>
+              <a:t>When you are logged into your site you can quickly navigate back to the front page by selecting the little blue teardrop icon in the upper left corner.</a:t>
             </a:r>
-            <a:endParaRPr b="1"/>
+            <a:endParaRPr b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="68" name="Google Shape;68;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2455203" y="1236150"/>
             <a:ext cx="5511709" cy="1335600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
@@ -16175,131 +16280,122 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="453500" y="216925"/>
             <a:ext cx="8228100" cy="558000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" u="sng">
+              <a:rPr lang="en" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
-              <a:t>How to Keep internal Traffic </a:t>
+              <a:t>How to Keep Internal Traffic Separate</a:t>
             </a:r>
-            <a:r>
-[...8 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="75" name="Google Shape;75;p15"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="453500" y="1305850"/>
             <a:ext cx="8523300" cy="1335600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en"/>
-              <a:t>When you are logged into your site you can quickly navigate back to the front page of your site by selecting the little blue teardrop icon in the upper left corner. It’s also important to remember to have the google analytics Opt-out Add-on extension added to your chrome browser so your internal traffic isn’t tracked within the traffic report</a:t>
+              <a:rPr lang="en" dirty="0"/>
+              <a:t>It’s important to remember to have the Google Analytics Opt-out Add-on extension added to your Chrome browser so your internal traffic isn’t tracked within the traffic report.</a:t>
             </a:r>
-            <a:endParaRPr b="1"/>
+            <a:endParaRPr b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="76" name="Google Shape;76;p15">
             <a:hlinkClick r:id="rId4"/>
           </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="67220"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1957163" y="3850975"/>
+            <a:off x="2005654" y="2957357"/>
             <a:ext cx="5220774" cy="1042976"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 80"/>
@@ -16390,59 +16486,61 @@
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>Bug Report</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" dirty="0"/>
+              <a:rPr lang="en" dirty="0">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
               <a:t> or </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId4"/>
+                <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>ServiceDesk Plus</a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 86"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -16544,51 +16642,51 @@
             </a:r>
             <a:r>
               <a:rPr lang="en"/>
               <a:t> if you come across a bug on your site or if you need assistance from the DX team. </a:t>
             </a:r>
             <a:endParaRPr b="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="89" name="Google Shape;89;p17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1497725" y="2144775"/>
+            <a:off x="1526901" y="2251949"/>
             <a:ext cx="6081298" cy="2674626"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 93"/>
@@ -16616,114 +16714,121 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="311708" y="744575"/>
             <a:ext cx="8520600" cy="2052900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en"/>
-              <a:t>Intro to Content Types &amp; Author Roles</a:t>
+              <a:rPr lang="en" dirty="0"/>
+              <a:t>Intro to Content Types </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:br>
+              <a:rPr lang="en" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en" dirty="0"/>
+              <a:t>and Author Roles</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="95" name="Google Shape;95;p18"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311700" y="2834125"/>
             <a:ext cx="8520600" cy="792600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" u="sng">
+              <a:rPr lang="en" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>Types of Content</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en"/>
-              <a:t> &amp; </a:t>
+              <a:rPr lang="en" dirty="0"/>
+              <a:t> and </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" u="sng">
+              <a:rPr lang="en" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>Author Roles</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="DOM DoIT">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="03617A"/>
       </a:dk2>
       <a:lt2>
@@ -17256,96 +17361,96 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>1669</Words>
+  <Words>1616</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
   <Paragraphs>104</Paragraphs>
   <Slides>38</Slides>
   <Notes>38</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>38</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="42" baseType="lpstr">
-      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Work Sans Black</vt:lpstr>
       <vt:lpstr>Work Sans</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>DOM DoIT</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Intro to DX for Content Managers</vt:lpstr>
       <vt:lpstr>Accessing Your DX Site</vt:lpstr>
       <vt:lpstr>Navigating Your DX Site </vt:lpstr>
       <vt:lpstr>How to View the Front Page of Your Site</vt:lpstr>
-      <vt:lpstr>How to Keep internal Traffic Separate</vt:lpstr>
+      <vt:lpstr>How to Keep Internal Traffic Separate</vt:lpstr>
       <vt:lpstr>How to Submit a Ticket Support Request </vt:lpstr>
       <vt:lpstr>Submitting Tickets</vt:lpstr>
-      <vt:lpstr>Intro to Content Types &amp; Author Roles</vt:lpstr>
+      <vt:lpstr>Intro to Content Types  and Author Roles</vt:lpstr>
       <vt:lpstr>Author Roles </vt:lpstr>
       <vt:lpstr>Content Types</vt:lpstr>
       <vt:lpstr>How to View Your Content Library</vt:lpstr>
       <vt:lpstr>How to View Your Site</vt:lpstr>
       <vt:lpstr>How to Create a Page</vt:lpstr>
       <vt:lpstr>Basic Pages</vt:lpstr>
       <vt:lpstr>How to Edit a Basic Pages</vt:lpstr>
       <vt:lpstr>Working with Basic Pages</vt:lpstr>
       <vt:lpstr>Changing the Status of Basic Pages</vt:lpstr>
       <vt:lpstr>Automatic Scheduling of Basic Pages</vt:lpstr>
       <vt:lpstr>Tagging Your Pages</vt:lpstr>
       <vt:lpstr>How to Use the Basic Page Summary Field</vt:lpstr>
       <vt:lpstr>What are Summary Fields Used For?</vt:lpstr>
       <vt:lpstr>Basic Pages Setup</vt:lpstr>
       <vt:lpstr>How to Add Media to a Basic Page</vt:lpstr>
       <vt:lpstr>How to Add Media/Documents</vt:lpstr>
       <vt:lpstr>Will Deleting Media from a Page Remove it From the Library?</vt:lpstr>
       <vt:lpstr>Editing the Grey Box “Microcontent”</vt:lpstr>
       <vt:lpstr>How to Use Links in a Basic Page</vt:lpstr>
       <vt:lpstr>How to Link to Internal Pages</vt:lpstr>
       <vt:lpstr>Example of Correct Internal Linking</vt:lpstr>
       <vt:lpstr>How to Link to an External Site</vt:lpstr>
       <vt:lpstr>How to Link a Basic Page to the Top Menu</vt:lpstr>
       <vt:lpstr>Adding a Basic Page to the Menu </vt:lpstr>
       <vt:lpstr>Adding a Basic Page to the Menu </vt:lpstr>