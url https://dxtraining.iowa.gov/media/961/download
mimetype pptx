--- v0 (2025-10-08)
+++ v1 (2026-10-30)
@@ -422,51 +422,51 @@
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="138" d="100"/>
           <a:sy n="138" d="100"/>
         </p:scale>
-        <p:origin x="834" y="120"/>
+        <p:origin x="138" y="120"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="1620"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2101,51 +2101,51 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 161"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="162" name="Google Shape;162;g2df5b3985ba_0_5:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381300" y="685800"/>
+            <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
@@ -2933,51 +2933,51 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 213"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="214" name="Google Shape;214;g2f846a5cd47_0_5:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381300" y="685800"/>
+            <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
@@ -3141,51 +3141,51 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 227"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="228" name="Google Shape;228;g30388d46cf5_0_49:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381300" y="685800"/>
+            <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
@@ -8724,83 +8724,83 @@
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1uw1TysEQPaFN73FYcbSukqox_Wy3goO2/view?usp=sharing" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1qSbOJYgREJsrdJyUTNhaXl98WanUapwH/view?usp=sharing" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dxtraining.iowa.gov/media/how-do-i-manage-documents-media-library" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dxtraining.iowa.gov/how-do-i-work-monsido" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dxtraining.iowa.gov/training/acquia-optimize" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dxtraining.iowa.gov/agency-managers/how-do-i-working-redirects" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dxtraining.iowa.gov/how-do-i-work-google-analytics-reports" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dxtraining.iowa.gov/digital-services/google-products/google-analytics" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dxtraining.iowa.gov/build-website/how-do-i-work-taxonomy-terms" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
@@ -8867,163 +8867,163 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1600">
+              <a:rPr lang="en" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="03617A"/>
                 </a:solidFill>
                 <a:latin typeface="Work Sans Black"/>
                 <a:ea typeface="Work Sans Black"/>
                 <a:cs typeface="Work Sans Black"/>
                 <a:sym typeface="Work Sans Black"/>
               </a:rPr>
               <a:t>Sharean Morishita</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr sz="1200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Work Sans Black"/>
               <a:ea typeface="Work Sans Black"/>
               <a:cs typeface="Work Sans Black"/>
               <a:sym typeface="Work Sans Black"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1600">
+              <a:rPr lang="en" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="03617A"/>
                 </a:solidFill>
                 <a:latin typeface="Work Sans"/>
                 <a:ea typeface="Work Sans"/>
                 <a:cs typeface="Work Sans"/>
                 <a:sym typeface="Work Sans"/>
               </a:rPr>
               <a:t>Web Content Architect </a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr sz="1200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Work Sans"/>
               <a:ea typeface="Work Sans"/>
               <a:cs typeface="Work Sans"/>
               <a:sym typeface="Work Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1600">
+              <a:rPr lang="en" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="03617A"/>
                 </a:solidFill>
                 <a:latin typeface="Work Sans"/>
                 <a:ea typeface="Work Sans"/>
                 <a:cs typeface="Work Sans"/>
                 <a:sym typeface="Work Sans"/>
               </a:rPr>
               <a:t>Division of Information Technology</a:t>
             </a:r>
-            <a:endParaRPr sz="1200">
+            <a:endParaRPr sz="1200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Work Sans"/>
               <a:ea typeface="Work Sans"/>
               <a:cs typeface="Work Sans"/>
               <a:sym typeface="Work Sans"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="1600">
+              <a:rPr lang="en" sz="1600" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:latin typeface="Work Sans"/>
                 <a:ea typeface="Work Sans"/>
                 <a:cs typeface="Work Sans"/>
                 <a:sym typeface="Work Sans"/>
               </a:rPr>
               <a:t>Updated 03/31/25</a:t>
             </a:r>
-            <a:endParaRPr sz="3400">
+            <a:endParaRPr sz="3400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="03617A"/>
               </a:solidFill>
               <a:latin typeface="Work Sans Black"/>
               <a:ea typeface="Work Sans Black"/>
               <a:cs typeface="Work Sans Black"/>
               <a:sym typeface="Work Sans Black"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 97"/>
@@ -9872,101 +9872,117 @@
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" dirty="0"/>
-              <a:t>Instead of using the words “click here” or “learn more,” it’s encouraged to use descriptive text links. Descriptive text links help people understand the context of the link before they take action. Describe links that highlight the subject, not the action.</a:t>
+              <a:t>Instead of using the words </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" b="1" dirty="0"/>
+              <a:t>click here</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" dirty="0"/>
+              <a:t> or </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" b="1" dirty="0"/>
+              <a:t>learn more</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" dirty="0"/>
+              <a:t>, it’s encouraged to use descriptive text links. Descriptive text links help people understand the context of the link before they take action. Describe links that highlight the subject, not the action.</a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-368300" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2200"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" b="1" dirty="0"/>
               <a:t>Good descriptive link example</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" dirty="0"/>
-              <a:t>: </a:t>
+              <a:t>: Contact our agency for more information about local services</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" i="1" dirty="0"/>
-              <a:t>Contact our agency for more information about local services.</a:t>
+              <a:t>.</a:t>
             </a:r>
             <a:endParaRPr i="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-368300" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2200"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" b="1" dirty="0"/>
               <a:t>Non descriptive link example:</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" dirty="0"/>
-              <a:t> </a:t>
+              <a:t> Click here to contact our agency for information about our services</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en" i="1" dirty="0"/>
-              <a:t>Click here to contact our agency for information about our services.</a:t>
+              <a:t>.</a:t>
             </a:r>
             <a:endParaRPr i="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="138" name="Google Shape;138;p24"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
@@ -10098,51 +10114,51 @@
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en" sz="2000" dirty="0"/>
             </a:br>
             <a:r>
               <a:rPr lang="en" sz="2000" dirty="0"/>
-              <a:t>Don’t: Use the actual URL of the page within the Link URL field.  (You only need the URL for external pages not within your site.)</a:t>
+              <a:t>Don’t: Use the actual URL of the page within the Link URL field.  You only need the URL for external pages not within your site.</a:t>
             </a:r>
             <a:endParaRPr sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="144" name="Google Shape;144;p25"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457950" y="193450"/>
             <a:ext cx="8302200" cy="558000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -10228,51 +10244,59 @@
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="495000" y="844975"/>
             <a:ext cx="8228100" cy="558000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" dirty="0"/>
-              <a:t>You will know that the Linkit tool has located the correct page if you see the name of the page you want to link within the Content field. It will show the node and number “/node/353/.” </a:t>
+              <a:t>You will know that the Linkit tool has located the correct page if you see the name of the page you want to link within the Content field. It will show the node and number </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" b="1" dirty="0"/>
+              <a:t>/node/353/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" dirty="0"/>
+              <a:t>. </a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="151" name="Google Shape;151;p26"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
@@ -10468,51 +10492,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" dirty="0"/>
               <a:t>Incorrect Internal Page Linking</a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="160" name="Google Shape;160;p27"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect l="2133"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1933963" y="2692525"/>
+            <a:off x="1933962" y="2706379"/>
             <a:ext cx="5276075" cy="2095500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 164"/>
@@ -10541,132 +10565,140 @@
           <a:xfrm>
             <a:off x="457950" y="1257900"/>
             <a:ext cx="8228100" cy="3642000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-361950" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2100"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="2100"/>
+              <a:rPr lang="en" sz="2100" dirty="0"/>
               <a:t>Page title is appropriate length - Target less than 75 characters </a:t>
             </a:r>
-            <a:endParaRPr sz="2100"/>
+            <a:endParaRPr sz="2100" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-361950" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2100"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="2100"/>
-              <a:t>Acquia Optimize Accessibility Error Scan - Example of an error message would be “Title is short”: </a:t>
+              <a:rPr lang="en" sz="2100" dirty="0"/>
+              <a:t>Acquia Optimize Accessibility Error Scan - Example of an error message would be </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="2100" b="1" u="sng">
+              <a:rPr lang="en" sz="2100" b="1" dirty="0"/>
+              <a:t>Title is short</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="2100" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="2100" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>Title Error Video</a:t>
             </a:r>
-            <a:endParaRPr sz="2100" b="1"/>
+            <a:endParaRPr sz="2100" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-361950" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2100"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="2100"/>
+              <a:rPr lang="en" sz="2100" dirty="0"/>
               <a:t>Title describes the document - title of the document must be unique and descriptive of the document. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="2100" u="sng">
+              <a:rPr lang="en" sz="2100" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId4"/>
               </a:rPr>
               <a:t>Naming Convention Resources</a:t>
             </a:r>
-            <a:endParaRPr sz="2100"/>
+            <a:endParaRPr sz="2100" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="457200" lvl="0" indent="-361950" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2100"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="2100"/>
+              <a:rPr lang="en" sz="2100" dirty="0"/>
               <a:t>Link text is meaningful when read out of context - text is specific to the page or document.  </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" sz="2100" u="sng">
+              <a:rPr lang="en" sz="2100" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>Link Text Video</a:t>
             </a:r>
-            <a:endParaRPr sz="2100"/>
+            <a:endParaRPr sz="2100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="166" name="Google Shape;166;p28"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="453500" y="216925"/>
             <a:ext cx="8228100" cy="558000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
@@ -10849,103 +10881,108 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="311708" y="744575"/>
             <a:ext cx="8520600" cy="2052900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en"/>
+              <a:rPr lang="en" dirty="0"/>
               <a:t>Accessibility Site Scans</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="172" name="Google Shape;172;p29"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311700" y="2571750"/>
             <a:ext cx="8520600" cy="792600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
-              <a:t>Learn how to work with Acquia Optimize (formerly Monsido</a:t>
+              <a:t>Learn how to work with </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en" dirty="0"/>
-              <a:t>)</a:t>
+              <a:rPr lang="en" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>Acquia Optimize</a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 176"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -11116,51 +11153,59 @@
           <a:xfrm>
             <a:off x="457950" y="827113"/>
             <a:ext cx="8228100" cy="1717800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" dirty="0"/>
-              <a:t>If you just made changes to your website and need to run a scan of your website with Acquia Optimize, you can do that using the "Start on Demand Scan" within the Admin Settings section within the Action button dropdown.</a:t>
+              <a:t>If you just made changes to your website and need to run a scan of your website with Acquia Optimize, you can do that using the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" b="1" dirty="0"/>
+              <a:t>Start on Demand Scan</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" dirty="0"/>
+              <a:t> within the Admin Settings section within the Action button dropdown.</a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="185" name="Google Shape;185;p31"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="453500" y="216925"/>
             <a:ext cx="8228100" cy="558000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -11733,51 +11778,59 @@
           <a:xfrm>
             <a:off x="457950" y="751450"/>
             <a:ext cx="8228100" cy="1707732"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" dirty="0"/>
-              <a:t>Just like with the Linkit tool, within the “To” field you will want to make sure not to use the URL but instead actually search for the title of the page so that it can find the node and number.</a:t>
+              <a:t>Just like with the Linkit tool, within the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" b="1" dirty="0"/>
+              <a:t>To</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" dirty="0"/>
+              <a:t> field you will want to make sure not to use the URL but instead actually search for the title of the page so that it can find the node and number.</a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="210" name="Google Shape;210;p34"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457950" y="193450"/>
             <a:ext cx="8302200" cy="558000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -11939,54 +11992,62 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="453500" y="847750"/>
             <a:ext cx="4715700" cy="3802200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en"/>
-              <a:t>An easier way to create URL redirects for a page on your site is to go into the “edit” field of your page and then within the sidebar navigation under “Menu Settings” you will also see the “URL redirect” field. </a:t>
+              <a:rPr lang="en" dirty="0"/>
+              <a:t>An easier way to create URL redirects for a page on your site is to go into the </a:t>
             </a:r>
-            <a:endParaRPr b="1"/>
+            <a:r>
+              <a:rPr lang="en" b="1" dirty="0"/>
+              <a:t>edit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" dirty="0"/>
+              <a:t> field of your page and then within the sidebar navigation under “Menu Settings” you will also see the “URL redirect” field. </a:t>
+            </a:r>
+            <a:endParaRPr b="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="219" name="Google Shape;219;p35"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect t="2484" b="5493"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5580875" y="1190775"/>
             <a:ext cx="3100725" cy="2960025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -12169,117 +12230,105 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="311708" y="744575"/>
             <a:ext cx="8520600" cy="2052900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en"/>
+              <a:rPr lang="en" dirty="0"/>
               <a:t>Google Analytic Pageview Report</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="232" name="Google Shape;232;p37"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="311700" y="2677425"/>
-            <a:ext cx="8520600" cy="1077300"/>
+            <a:ext cx="8520600" cy="1192604"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" sz="2900" u="sng">
+              <a:rPr lang="en" sz="2900" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Work Sans"/>
                 <a:ea typeface="Work Sans"/>
                 <a:cs typeface="Work Sans"/>
                 <a:sym typeface="Work Sans"/>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
-              <a:t>Learn how to create reports of Document clicks</a:t>
+              <a:t>Learn how to create reports of Document clicks and 404 page traffic.</a:t>
             </a:r>
-            <a:r>
-[...11 lines deleted...]
-            <a:endParaRPr sz="2900" u="sng">
+            <a:endParaRPr sz="2900" u="sng" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="hlink"/>
               </a:solidFill>
               <a:latin typeface="Work Sans"/>
               <a:ea typeface="Work Sans"/>
               <a:cs typeface="Work Sans"/>
               <a:sym typeface="Work Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 236"/>
@@ -13096,51 +13145,99 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="2200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Work Sans"/>
                 <a:ea typeface="Work Sans"/>
                 <a:cs typeface="Work Sans"/>
                 <a:sym typeface="Work Sans"/>
               </a:rPr>
-              <a:t>Within the Report section, select the Search Console to open the drop down. Then select the “Google Organic Search Traffic.” This is where you can export the report by searching for the word “media” in the search field.</a:t>
+              <a:t>Within the Report section, select the Search Console to open the drop down. Then select the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Work Sans"/>
+                <a:ea typeface="Work Sans"/>
+                <a:cs typeface="Work Sans"/>
+                <a:sym typeface="Work Sans"/>
+              </a:rPr>
+              <a:t>Google Organic Search Traffic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Work Sans"/>
+                <a:ea typeface="Work Sans"/>
+                <a:cs typeface="Work Sans"/>
+                <a:sym typeface="Work Sans"/>
+              </a:rPr>
+              <a:t>. This is where you can export the report by searching for the word </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="2200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Work Sans"/>
+                <a:ea typeface="Work Sans"/>
+                <a:cs typeface="Work Sans"/>
+                <a:sym typeface="Work Sans"/>
+              </a:rPr>
+              <a:t>media</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en" sz="2200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Work Sans"/>
+                <a:ea typeface="Work Sans"/>
+                <a:cs typeface="Work Sans"/>
+                <a:sym typeface="Work Sans"/>
+              </a:rPr>
+              <a:t> in the search field.</a:t>
             </a:r>
             <a:endParaRPr sz="2200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Work Sans"/>
               <a:ea typeface="Work Sans"/>
               <a:cs typeface="Work Sans"/>
               <a:sym typeface="Work Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="258" name="Google Shape;258;p40"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect t="29022" r="27156" b="14058"/>
           <a:stretch/>
@@ -14939,69 +15036,51 @@
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="71100" tIns="35550" rIns="71100" bIns="35550" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="900"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
-              <a:t>Learn about </a:t>
-[...17 lines deleted...]
-              <a:t> Pages</a:t>
+              <a:t>Learn about Landing Pages</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId3"/>
               </a:rPr>
               <a:t>and how they are used</a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
@@ -15553,51 +15632,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>1367</Words>
+  <Words>1349</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
   <Paragraphs>83</Paragraphs>
   <Slides>35</Slides>
   <Notes>35</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>